--- v0 (2026-07-07)
+++ v1 (2026-10-08)
@@ -9,122 +9,120 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0130BEB3" w14:textId="169DD6F1" w:rsidR="0039758E" w:rsidRPr="00F1678C" w:rsidRDefault="00F1678C" w:rsidP="004C0116">
+    <w:p w14:paraId="0130BEB3" w14:textId="44F123BC" w:rsidR="0039758E" w:rsidRPr="00F1678C" w:rsidRDefault="00F1678C" w:rsidP="004C0116">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F1678C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>CAHIER DE CHARGE - GÉNÉRAL -</w:t>
       </w:r>
-      <w:r w:rsidR="00567F65" w:rsidRPr="00F1678C">
+      <w:r w:rsidRPr="00F1678C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="00567F65" w:rsidRPr="00F1678C">
+      <w:r w:rsidRPr="00F1678C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">Solid John </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00AC59F6" w:rsidRPr="00F1678C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>B</w:t>
       </w:r>
       <w:r w:rsidRPr="00F1678C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>é</w:t>
+        <w:t>étonplex</w:t>
       </w:r>
-      <w:r w:rsidR="00567F65" w:rsidRPr="00F1678C">
+      <w:r w:rsidR="00613A69">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>tonplex</w:t>
+        <w:t xml:space="preserve"> ROOF 15mm</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="4610799F" w14:textId="77777777" w:rsidR="0039758E" w:rsidRPr="00F1678C" w:rsidRDefault="0039758E" w:rsidP="004C0116">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0116A321" w14:textId="77777777" w:rsidR="0039758E" w:rsidRPr="00F1678C" w:rsidRDefault="0039758E" w:rsidP="004C0116">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
@@ -202,60 +200,58 @@
       </w:pPr>
       <w:r w:rsidRPr="00B956AA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Convient à la classe d'utilisation 3</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76676AA5" w14:textId="46590CAD" w:rsidR="0039758E" w:rsidRPr="00B956AA" w:rsidRDefault="00E869D5" w:rsidP="004C0116">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E869D5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Composition</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="150D8705" w14:textId="77777777" w:rsidR="00A73403" w:rsidRDefault="00A73403" w:rsidP="00A73403">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A73403">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Type de bois : classe de durabilité 2 selon EN 636</w:t>
       </w:r>
@@ -296,197 +292,167 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00311443">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Poids par m³</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> : </w:t>
       </w:r>
-      <w:r w:rsidR="00567F65" w:rsidRPr="00A73403">
+      <w:r w:rsidRPr="00A73403">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>550-650 kg</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5753A3A0" w14:textId="619318A4" w:rsidR="0039758E" w:rsidRDefault="00311443" w:rsidP="004C0116">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00311443">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Dimensions</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00567F65">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19DC5669" w14:textId="77777777" w:rsidR="007479C2" w:rsidRDefault="00311443" w:rsidP="007479C2">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00311443">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">15 mm </w:t>
+        <w:t>15 mm d'épaisseur</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...8 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="7453D8BB" w14:textId="08EA26BA" w:rsidR="0039758E" w:rsidRPr="007479C2" w:rsidRDefault="00311443" w:rsidP="007479C2">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007479C2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Taille du panneau 1,22m x 2,44m</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="528F6A04" w14:textId="77777777" w:rsidR="007479C2" w:rsidRPr="007479C2" w:rsidRDefault="007479C2" w:rsidP="007479C2">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7155770D" w14:textId="10A50D92" w:rsidR="0039758E" w:rsidRDefault="009C23FE" w:rsidP="004C0116">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009C23FE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Données</w:t>
+        <w:t>Données techniques</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="3ADDCFD6" w14:textId="77777777" w:rsidR="009C23FE" w:rsidRDefault="009C23FE" w:rsidP="004C0116">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="487B82D4" w14:textId="3C53F909" w:rsidR="00E869D5" w:rsidRPr="00E40868" w:rsidRDefault="00E869D5" w:rsidP="00E40868">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E40868">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -683,70 +649,77 @@
         </w:rPr>
         <w:t>Réaction au feu : D-s2,d0 (EN 13986 - Annexe B)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="019C9A6D" w14:textId="04A03E9E" w:rsidR="00E869D5" w:rsidRPr="00E40868" w:rsidRDefault="00E869D5" w:rsidP="00E40868">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E40868">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Classe de collage : Classe 3 (WBP) (EN 314-1)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="635D3994" w14:textId="428B1F5D" w:rsidR="0039758E" w:rsidRPr="00E40868" w:rsidRDefault="00E869D5" w:rsidP="00E40868">
+    <w:p w14:paraId="635D3994" w14:textId="0023680E" w:rsidR="0039758E" w:rsidRPr="00E40868" w:rsidRDefault="00E869D5" w:rsidP="00E40868">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E40868">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Classe de durabilité du bois : Classe 2</w:t>
       </w:r>
+      <w:r w:rsidR="002E2AE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (EN 350)</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="2120892B" w14:textId="77777777" w:rsidR="00E869D5" w:rsidRPr="00E869D5" w:rsidRDefault="00E869D5" w:rsidP="00E869D5">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0D08201D" w14:textId="00CA68DD" w:rsidR="0039758E" w:rsidRDefault="00E40868" w:rsidP="004C0116">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E40868">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Placement</w:t>
       </w:r>
@@ -849,51 +822,51 @@
     </w:p>
     <w:p w14:paraId="24D549FA" w14:textId="7442D046" w:rsidR="0039758E" w:rsidRPr="000A14F2" w:rsidRDefault="000A14F2" w:rsidP="004C0116">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A14F2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Le pontage du mur creux comme base qualitative d'une bordure de toit</w:t>
       </w:r>
-      <w:r w:rsidR="00567F65">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="152400" distB="152400" distL="152400" distR="152400" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4D2CEBA0" wp14:editId="4F584A44">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>2751193</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="line">
               <wp:posOffset>307974</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="241824" cy="196200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapThrough wrapText="bothSides" distL="152400" distR="152400">
               <wp:wrapPolygon edited="1">
                 <wp:start x="0" y="0"/>
                 <wp:lineTo x="21600" y="0"/>
                 <wp:lineTo x="21600" y="21600"/>
                 <wp:lineTo x="0" y="21600"/>
                 <wp:lineTo x="0" y="0"/>
               </wp:wrapPolygon>
@@ -940,77 +913,76 @@
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="0039758E" w:rsidRPr="000A14F2">
       <w:headerReference w:type="even" r:id="rId8"/>
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="even" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:headerReference w:type="first" r:id="rId12"/>
       <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3AE8F1B8" w14:textId="77777777" w:rsidR="00355E3F" w:rsidRDefault="00355E3F">
+    <w:p w14:paraId="66E644A2" w14:textId="77777777" w:rsidR="00CF3BBA" w:rsidRDefault="00CF3BBA">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7F7A653B" w14:textId="77777777" w:rsidR="00355E3F" w:rsidRDefault="00355E3F">
+    <w:p w14:paraId="01FE94FE" w14:textId="77777777" w:rsidR="00CF3BBA" w:rsidRDefault="00CF3BBA">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
-    <w:altName w:val="Yu Gothic"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
@@ -1069,216 +1041,183 @@
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="000A14F2">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>Solid Joh</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>n</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="36C84FF5" w14:textId="77777777" w:rsidR="0039758E" w:rsidRPr="000A14F2" w:rsidRDefault="00567F65">
+  <w:p w14:paraId="36C84FF5" w14:textId="77777777" w:rsidR="0039758E" w:rsidRPr="000A14F2" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9072"/>
         <w:tab w:val="right" w:pos="9046"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="000A14F2">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>Tel. + 32 51 56 60 56</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="3DB03CE0" w14:textId="0E498FCF" w:rsidR="0039758E" w:rsidRPr="000A14F2" w:rsidRDefault="000A14F2">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4536"/>
         <w:tab w:val="clear" w:pos="9072"/>
         <w:tab w:val="right" w:pos="9046"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
-    <w:proofErr w:type="spellStart"/>
     <w:r w:rsidRPr="000A14F2">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
-      <w:t>É</w:t>
+      <w:t>Émail: info@solidjohn.be</w:t>
     </w:r>
-    <w:r w:rsidR="00567F65" w:rsidRPr="000A14F2">
+    <w:r w:rsidRPr="000A14F2">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
-      <w:t>mail</w:t>
-[...17 lines deleted...]
-      </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="2D1C332B" w14:textId="4A4D877A" w:rsidR="0039758E" w:rsidRPr="000A14F2" w:rsidRDefault="00567F65">
+  <w:p w14:paraId="2D1C332B" w14:textId="4A4D877A" w:rsidR="0039758E" w:rsidRPr="000A14F2" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9072"/>
         <w:tab w:val="right" w:pos="9046"/>
       </w:tabs>
       <w:rPr>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
-    <w:proofErr w:type="spellStart"/>
     <w:r w:rsidRPr="000A14F2">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
-      <w:t>Slabbaardstraat</w:t>
+      <w:t xml:space="preserve">Slabbaardstraat-Zuid 51, B-8870 </w:t>
     </w:r>
-    <w:proofErr w:type="spellEnd"/>
-    <w:r w:rsidRPr="000A14F2">
+    <w:r w:rsidR="000551FD" w:rsidRPr="000A14F2">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
-      <w:t xml:space="preserve">-Zuid 51, B-8870 </w:t>
-[...8 lines deleted...]
-      </w:rPr>
       <w:t>Izegem</w:t>
     </w:r>
-    <w:proofErr w:type="spellEnd"/>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="43A71C82" w14:textId="77777777" w:rsidR="000A14F2" w:rsidRDefault="000A14F2">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="50E31FC8" w14:textId="77777777" w:rsidR="00355E3F" w:rsidRDefault="00355E3F">
+    <w:p w14:paraId="1CBFA339" w14:textId="77777777" w:rsidR="00CF3BBA" w:rsidRDefault="00CF3BBA">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2635D921" w14:textId="77777777" w:rsidR="00355E3F" w:rsidRDefault="00355E3F">
+    <w:p w14:paraId="47C13039" w14:textId="77777777" w:rsidR="00CF3BBA" w:rsidRDefault="00CF3BBA">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="37F9775D" w14:textId="77777777" w:rsidR="000A14F2" w:rsidRDefault="000A14F2">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="19DA9F6D" w14:textId="77777777" w:rsidR="0039758E" w:rsidRDefault="00567F65">
+  <w:p w14:paraId="19DA9F6D" w14:textId="77777777" w:rsidR="0039758E" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9072"/>
         <w:tab w:val="right" w:pos="9046"/>
       </w:tabs>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:noProof/>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="27195CBA" wp14:editId="0CF1EF14">
           <wp:extent cx="606061" cy="605893"/>
           <wp:effectExtent l="0" t="0" r="3810" b="3810"/>
           <wp:docPr id="1073741825" name="officeArt object"/>
           <wp:cNvGraphicFramePr/>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
@@ -2666,121 +2605,126 @@
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="879631033">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1540389998">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1208644480">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="299724798">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="300499779">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="172377347">
     <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="150"/>
+  <w:zoom w:percent="100"/>
   <w:displayBackgroundShape/>
-  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0039758E"/>
     <w:rsid w:val="000551FD"/>
     <w:rsid w:val="000A14F2"/>
     <w:rsid w:val="00226198"/>
+    <w:rsid w:val="002E2AE2"/>
     <w:rsid w:val="00311443"/>
     <w:rsid w:val="00355E3F"/>
     <w:rsid w:val="0039758E"/>
     <w:rsid w:val="004C0116"/>
+    <w:rsid w:val="00613A69"/>
     <w:rsid w:val="006F5D42"/>
     <w:rsid w:val="007278C3"/>
     <w:rsid w:val="007479C2"/>
     <w:rsid w:val="00755116"/>
     <w:rsid w:val="009C23FE"/>
     <w:rsid w:val="00A73403"/>
     <w:rsid w:val="00AC59F6"/>
     <w:rsid w:val="00AF3A47"/>
     <w:rsid w:val="00B30548"/>
+    <w:rsid w:val="00B84B94"/>
     <w:rsid w:val="00B85AAF"/>
     <w:rsid w:val="00B956AA"/>
     <w:rsid w:val="00C23270"/>
     <w:rsid w:val="00CB216D"/>
+    <w:rsid w:val="00CF3BBA"/>
     <w:rsid w:val="00E40868"/>
+    <w:rsid w:val="00E52BCC"/>
     <w:rsid w:val="00E869D5"/>
     <w:rsid w:val="00F1678C"/>
+    <w:rsid w:val="00F26046"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-BE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="0DA39448"/>
   <w15:docId w15:val="{44466938-5D5B-5F48-8787-DCC99D90C5C0}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:bdr w:val="nil"/>
         <w:lang w:val="nl-BE" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
@@ -3162,50 +3106,51 @@
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial Unicode MS"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:u w:color="000000"/>
       <w:lang w:val="nl-NL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
@@ -4376,49 +4321,49 @@
         </a:lvl9pPr>
       </a:lstStyle>
       <a:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="none"/>
       </a:style>
     </a:txDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>158</Words>
-  <Characters>870</Characters>
+  <Words>161</Words>
+  <Characters>886</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>7</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1026</CharactersWithSpaces>
+  <CharactersWithSpaces>1045</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>