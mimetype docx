--- v0 (2026-07-07)
+++ v1 (2026-10-12)
@@ -350,59 +350,51 @@
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Afmetingen:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3EB9112F" w14:textId="7A9DCDC3" w:rsidR="0039758E" w:rsidRDefault="004B4C94" w:rsidP="004C0116">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>21</w:t>
-[...7 lines deleted...]
-        <w:t>mm dikte</w:t>
+        <w:t>21mm dikte</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CD50CAB" w14:textId="77777777" w:rsidR="0039758E" w:rsidRDefault="00000000" w:rsidP="004C0116">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Paneelmaat 1.22m x 2.44m</w:t>
       </w:r>
     </w:p>
@@ -765,71 +757,79 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="475CEF30" w14:textId="77777777" w:rsidR="0039758E" w:rsidRDefault="00000000" w:rsidP="004C0116">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Verlijmingsklasse: Klasse 3 (WBP) (EN 314-1)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5350F1E8" w14:textId="676026CB" w:rsidR="0039758E" w:rsidRDefault="00000000" w:rsidP="004C0116">
+    <w:p w14:paraId="5350F1E8" w14:textId="1A9E5032" w:rsidR="0039758E" w:rsidRDefault="00000000" w:rsidP="004C0116">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Duurzaamheidsklasse hout: Klasse 2</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA1E80">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (EN 350)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="635D3994" w14:textId="77777777" w:rsidR="0039758E" w:rsidRDefault="0039758E" w:rsidP="004C0116">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0A76DCFA" w14:textId="77777777" w:rsidR="0039758E" w:rsidRDefault="00000000" w:rsidP="004C0116">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Plaatsing</w:t>
       </w:r>
@@ -1045,77 +1045,76 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Brede muurpakketten of opbouw zonder buitenmuur als steunpunt</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2583D270" w14:textId="77777777" w:rsidR="0039758E" w:rsidRDefault="0039758E" w:rsidP="004C0116">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="0039758E">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3D448B45" w14:textId="77777777" w:rsidR="00B8798A" w:rsidRDefault="00B8798A">
+    <w:p w14:paraId="0E7B1AF9" w14:textId="77777777" w:rsidR="00E15DC6" w:rsidRDefault="00E15DC6">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4DD5ECD5" w14:textId="77777777" w:rsidR="00B8798A" w:rsidRDefault="00B8798A">
+    <w:p w14:paraId="0FD5216E" w14:textId="77777777" w:rsidR="00E15DC6" w:rsidRDefault="00E15DC6">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
-    <w:altName w:val="Yu Gothic"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -1134,161 +1133,174 @@
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E50002FF" w:usb1="500079DB" w:usb2="00000010" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1C5CFFA6" w14:textId="77777777" w:rsidR="0039758E" w:rsidRPr="004B4C94" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9072"/>
         <w:tab w:val="right" w:pos="9046"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
         <w:lang w:val="de-DE"/>
       </w:rPr>
     </w:pPr>
+    <w:proofErr w:type="spellStart"/>
     <w:r w:rsidRPr="004B4C94">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
         <w:lang w:val="de-DE"/>
       </w:rPr>
       <w:t>Seiton</w:t>
     </w:r>
+    <w:proofErr w:type="spellEnd"/>
   </w:p>
   <w:p w14:paraId="36C84FF5" w14:textId="77777777" w:rsidR="0039758E" w:rsidRPr="004B4C94" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9072"/>
         <w:tab w:val="right" w:pos="9046"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
         <w:lang w:val="de-DE"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="004B4C94">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
         <w:lang w:val="de-DE"/>
       </w:rPr>
       <w:t>Tel. + 32 51 56 60 56</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="3DB03CE0" w14:textId="77777777" w:rsidR="0039758E" w:rsidRPr="004B4C94" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4536"/>
         <w:tab w:val="clear" w:pos="9072"/>
         <w:tab w:val="right" w:pos="9046"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
         <w:lang w:val="de-DE"/>
       </w:rPr>
     </w:pPr>
+    <w:proofErr w:type="spellStart"/>
     <w:r w:rsidRPr="004B4C94">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
         <w:lang w:val="de-DE"/>
       </w:rPr>
-      <w:t>E-mail: info@solidjohn.be</w:t>
+      <w:t>E-mail</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="004B4C94">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:sz w:val="15"/>
+        <w:szCs w:val="15"/>
+        <w:lang w:val="de-DE"/>
+      </w:rPr>
+      <w:t>: info@solidjohn.be</w:t>
     </w:r>
     <w:r w:rsidRPr="004B4C94">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
         <w:lang w:val="de-DE"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
   <w:p w14:paraId="2D1C332B" w14:textId="77777777" w:rsidR="0039758E" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9072"/>
         <w:tab w:val="right" w:pos="9046"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
       </w:rPr>
       <w:t xml:space="preserve">Slabbaardstraat-Zuid 51, B-8870 </w:t>
     </w:r>
     <w:proofErr w:type="spellStart"/>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
       </w:rPr>
       <w:t>izegem</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="06AA4B07" w14:textId="77777777" w:rsidR="00B8798A" w:rsidRDefault="00B8798A">
+    <w:p w14:paraId="36C3BB95" w14:textId="77777777" w:rsidR="00E15DC6" w:rsidRDefault="00E15DC6">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="64526C78" w14:textId="77777777" w:rsidR="00B8798A" w:rsidRDefault="00B8798A">
+    <w:p w14:paraId="32A6C752" w14:textId="77777777" w:rsidR="00E15DC6" w:rsidRDefault="00E15DC6">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="19DA9F6D" w14:textId="77777777" w:rsidR="0039758E" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9072"/>
         <w:tab w:val="right" w:pos="9046"/>
       </w:tabs>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:noProof/>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
@@ -2478,55 +2490,58 @@
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0039758E"/>
     <w:rsid w:val="001B7EB8"/>
     <w:rsid w:val="00226198"/>
     <w:rsid w:val="0039758E"/>
     <w:rsid w:val="0045706E"/>
     <w:rsid w:val="004B4C94"/>
     <w:rsid w:val="004C0116"/>
     <w:rsid w:val="006F5D42"/>
     <w:rsid w:val="00983F70"/>
+    <w:rsid w:val="00AA1E80"/>
     <w:rsid w:val="00AC59F6"/>
+    <w:rsid w:val="00B84B94"/>
     <w:rsid w:val="00B85AAF"/>
     <w:rsid w:val="00B8798A"/>
     <w:rsid w:val="00C23270"/>
     <w:rsid w:val="00DA6135"/>
+    <w:rsid w:val="00E15DC6"/>
     <w:rsid w:val="00F41763"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-BE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
@@ -4144,49 +4159,49 @@
         </a:lvl9pPr>
       </a:lstStyle>
       <a:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="none"/>
       </a:style>
     </a:txDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>152</Words>
-  <Characters>836</Characters>
+  <Words>153</Words>
+  <Characters>844</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>6</Lines>
+  <Lines>7</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>987</CharactersWithSpaces>
+  <CharactersWithSpaces>996</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>