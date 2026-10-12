--- v0 (2026-07-07)
+++ v1 (2026-10-12)
@@ -3,53 +3,53 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="3C98160F" w14:textId="014F6147" w:rsidR="00E3791E" w:rsidRPr="0048274D" w:rsidRDefault="0048274D">
+    <w:p w14:paraId="3C98160F" w14:textId="03EF0D7D" w:rsidR="00E3791E" w:rsidRPr="0048274D" w:rsidRDefault="0048274D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>General Information</w:t>
       </w:r>
       <w:r w:rsidRPr="0048274D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
@@ -101,50 +101,58 @@
         <w:t>F</w:t>
       </w:r>
       <w:r w:rsidRPr="0048274D">
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">aced </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="0048274D">
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>lywood</w:t>
+      </w:r>
+      <w:r w:rsidR="003E679C">
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ROOF 15mm</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31930681" w14:textId="77777777" w:rsidR="00E3791E" w:rsidRPr="0048274D" w:rsidRDefault="00E3791E">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="706D6085" w14:textId="77777777" w:rsidR="00E3791E" w:rsidRPr="0048274D" w:rsidRDefault="00E3791E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
@@ -749,71 +757,71 @@
     <w:p w14:paraId="40EE84FF" w14:textId="77777777" w:rsidR="00E3791E" w:rsidRPr="005C3204" w:rsidRDefault="00000000" w:rsidP="005C3204">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C3204">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Elasticity: E100 (EN 636) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="197101DB" w14:textId="77777777" w:rsidR="00E3791E" w:rsidRPr="005C3204" w:rsidRDefault="00000000" w:rsidP="005C3204">
+    <w:p w14:paraId="197101DB" w14:textId="77777777" w:rsidR="00E3791E" w:rsidRPr="00056F6F" w:rsidRDefault="00000000" w:rsidP="005C3204">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="en-GB"/>
-[...7 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00056F6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">Formaldehyde emissions: E1 (EN 13986 - Annex B) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F60F285" w14:textId="77777777" w:rsidR="00E3791E" w:rsidRPr="005C3204" w:rsidRDefault="00000000" w:rsidP="005C3204">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C3204">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
@@ -824,73 +832,82 @@
     <w:p w14:paraId="6544A87D" w14:textId="77777777" w:rsidR="00E3791E" w:rsidRPr="005C3204" w:rsidRDefault="00000000" w:rsidP="005C3204">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C3204">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Bond class: Class 3 (WBP) (EN 314-1) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1600AAE4" w14:textId="5FE38710" w:rsidR="00E3791E" w:rsidRPr="005C3204" w:rsidRDefault="00000000" w:rsidP="005C3204">
+    <w:p w14:paraId="1600AAE4" w14:textId="77272D6F" w:rsidR="00E3791E" w:rsidRPr="005C3204" w:rsidRDefault="00000000" w:rsidP="005C3204">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C3204">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Wood durability class: Class 2</w:t>
+      </w:r>
+      <w:r w:rsidR="00056F6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (EN 350)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32A89A63" w14:textId="77777777" w:rsidR="00E3791E" w:rsidRPr="0048274D" w:rsidRDefault="00E3791E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="09378C3A" w14:textId="77777777" w:rsidR="00E3791E" w:rsidRPr="0048274D" w:rsidRDefault="00E3791E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="330B52C1" w14:textId="71DE1B1A" w:rsidR="00E3791E" w:rsidRPr="003924C8" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
@@ -1090,270 +1107,258 @@
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidRPr="003924C8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Closing the cavity wall to create a quality base for the eaves.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00E3791E" w:rsidRPr="003924C8">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4CAD429C" w14:textId="77777777" w:rsidR="003C0118" w:rsidRDefault="003C0118">
+    <w:p w14:paraId="43905F76" w14:textId="77777777" w:rsidR="008F3C6C" w:rsidRDefault="008F3C6C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3648F900" w14:textId="77777777" w:rsidR="003C0118" w:rsidRDefault="003C0118">
+    <w:p w14:paraId="7F352436" w14:textId="77777777" w:rsidR="008F3C6C" w:rsidRDefault="008F3C6C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
-    <w:charset w:val="4D"/>
-    <w:family w:val="decorative"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
-    <w:family w:val="decorative"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica Neue">
-    <w:panose1 w:val="02000503000000020004"/>
+    <w:altName w:val="Sylfaen"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E50002FF" w:usb1="500079DB" w:usb2="00000010" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="5E3C426C" w14:textId="77777777" w:rsidR="00E3791E" w:rsidRDefault="00000000">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5E3C426C" w14:textId="77777777" w:rsidR="00E3791E" w:rsidRPr="00056F6F" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9072"/>
         <w:tab w:val="right" w:pos="9046"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="fr-FR"/>
       </w:rPr>
     </w:pPr>
-    <w:proofErr w:type="spellStart"/>
-    <w:r>
+    <w:r w:rsidRPr="00056F6F">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="fr-FR"/>
       </w:rPr>
       <w:t>Seiton</w:t>
     </w:r>
-    <w:proofErr w:type="spellEnd"/>
   </w:p>
-  <w:p w14:paraId="48CD05FF" w14:textId="77777777" w:rsidR="00E3791E" w:rsidRDefault="00000000">
+  <w:p w14:paraId="48CD05FF" w14:textId="77777777" w:rsidR="00E3791E" w:rsidRPr="00056F6F" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9072"/>
         <w:tab w:val="right" w:pos="9046"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="fr-FR"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="00056F6F">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="fr-FR"/>
       </w:rPr>
       <w:t>Tel. + 32 51 56 60 56</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="7C6BDC87" w14:textId="77777777" w:rsidR="00E3791E" w:rsidRDefault="00000000">
+  <w:p w14:paraId="7C6BDC87" w14:textId="77777777" w:rsidR="00E3791E" w:rsidRPr="00056F6F" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4536"/>
         <w:tab w:val="clear" w:pos="9072"/>
         <w:tab w:val="right" w:pos="9046"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="fr-FR"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="00056F6F">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="fr-FR"/>
       </w:rPr>
       <w:t>E-mail: info@solidjohn.be</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00056F6F">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="fr-FR"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
   <w:p w14:paraId="50F81F87" w14:textId="77777777" w:rsidR="00E3791E" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9072"/>
         <w:tab w:val="right" w:pos="9046"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
       </w:rPr>
-      <w:t xml:space="preserve">Slabbaardstraat-Zuid 51, B-8870 </w:t>
+      <w:t>Slabbaardstraat-Zuid 51, B-8870 izegem</w:t>
     </w:r>
-    <w:proofErr w:type="spellStart"/>
-[...8 lines deleted...]
-    <w:proofErr w:type="spellEnd"/>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1B6AE185" w14:textId="77777777" w:rsidR="003C0118" w:rsidRDefault="003C0118">
+    <w:p w14:paraId="45261D66" w14:textId="77777777" w:rsidR="008F3C6C" w:rsidRDefault="008F3C6C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1C552A86" w14:textId="77777777" w:rsidR="003C0118" w:rsidRDefault="003C0118">
+    <w:p w14:paraId="31EBEBD3" w14:textId="77777777" w:rsidR="008F3C6C" w:rsidRDefault="008F3C6C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="540B12C5" w14:textId="77777777" w:rsidR="00E3791E" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9072"/>
         <w:tab w:val="right" w:pos="9046"/>
       </w:tabs>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:noProof/>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="42E7F2F2" wp14:editId="7986337E">
           <wp:extent cx="606061" cy="846879"/>
           <wp:effectExtent l="0" t="0" r="3810" b="4445"/>
           <wp:docPr id="1073741825" name="officeArt object"/>
           <wp:cNvGraphicFramePr/>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -1378,51 +1383,51 @@
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="606061" cy="846879"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:ln w="12700" cap="flat">
                     <a:noFill/>
                     <a:miter lim="400000"/>
                   </a:ln>
                   <a:effectLst/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="001F4BC7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A87C17EC"/>
     <w:styleLink w:val="Bullets"/>
     <w:lvl w:ilvl="0" w:tplc="2CA65842">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="174" w:hanging="174"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:outline w:val="0"/>
         <w:emboss w:val="0"/>
@@ -2226,329 +2231,329 @@
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1608393955">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1502350700">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1741175642">
     <w:abstractNumId w:val="4"/>
     <w:lvlOverride w:ilvl="0">
-      <w:lvl w:ilvl="0" w:tplc="DCCE8478">
+      <w:lvl w:ilvl="0" w:tplc="AF561B34">
         <w:start w:val="1"/>
         <w:numFmt w:val="bullet"/>
         <w:lvlText w:val="•"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:tabs>
             <w:tab w:val="num" w:pos="882"/>
           </w:tabs>
           <w:ind w:left="174" w:firstLine="534"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
-      <w:lvl w:ilvl="1" w:tplc="99249C44">
+      <w:lvl w:ilvl="1" w:tplc="FA3EA250">
         <w:start w:val="1"/>
         <w:numFmt w:val="bullet"/>
         <w:lvlText w:val="•"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:tabs>
             <w:tab w:val="num" w:pos="1482"/>
           </w:tabs>
           <w:ind w:left="774" w:firstLine="534"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
-      <w:lvl w:ilvl="2" w:tplc="57BC6084">
+      <w:lvl w:ilvl="2" w:tplc="8132D286">
         <w:start w:val="1"/>
         <w:numFmt w:val="bullet"/>
         <w:lvlText w:val="•"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:tabs>
             <w:tab w:val="left" w:pos="1482"/>
             <w:tab w:val="num" w:pos="2066"/>
           </w:tabs>
           <w:ind w:left="1358" w:firstLine="550"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
-      <w:lvl w:ilvl="3" w:tplc="FEC43EFC">
+      <w:lvl w:ilvl="3" w:tplc="EDF20590">
         <w:start w:val="1"/>
         <w:numFmt w:val="bullet"/>
         <w:lvlText w:val="•"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:tabs>
             <w:tab w:val="left" w:pos="1482"/>
             <w:tab w:val="num" w:pos="2666"/>
           </w:tabs>
           <w:ind w:left="1958" w:firstLine="550"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
-      <w:lvl w:ilvl="4" w:tplc="C302A668">
+      <w:lvl w:ilvl="4" w:tplc="C1E283FC">
         <w:start w:val="1"/>
         <w:numFmt w:val="bullet"/>
         <w:lvlText w:val="•"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:tabs>
             <w:tab w:val="left" w:pos="1482"/>
             <w:tab w:val="num" w:pos="3266"/>
           </w:tabs>
           <w:ind w:left="2558" w:firstLine="550"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
-      <w:lvl w:ilvl="5" w:tplc="821A8A44">
+      <w:lvl w:ilvl="5" w:tplc="D9808992">
         <w:start w:val="1"/>
         <w:numFmt w:val="bullet"/>
         <w:lvlText w:val="•"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:tabs>
             <w:tab w:val="left" w:pos="1482"/>
             <w:tab w:val="num" w:pos="3866"/>
           </w:tabs>
           <w:ind w:left="3158" w:firstLine="550"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
-      <w:lvl w:ilvl="6" w:tplc="F4260354">
+      <w:lvl w:ilvl="6" w:tplc="3E884C70">
         <w:start w:val="1"/>
         <w:numFmt w:val="bullet"/>
         <w:lvlText w:val="•"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:tabs>
             <w:tab w:val="left" w:pos="1482"/>
             <w:tab w:val="num" w:pos="4466"/>
           </w:tabs>
           <w:ind w:left="3758" w:firstLine="550"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
-      <w:lvl w:ilvl="7" w:tplc="F6D8782A">
+      <w:lvl w:ilvl="7" w:tplc="B754BDE6">
         <w:start w:val="1"/>
         <w:numFmt w:val="bullet"/>
         <w:lvlText w:val="•"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:tabs>
             <w:tab w:val="left" w:pos="1482"/>
             <w:tab w:val="num" w:pos="5066"/>
           </w:tabs>
           <w:ind w:left="4358" w:firstLine="550"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
           <w:w w:val="100"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
-      <w:lvl w:ilvl="8" w:tplc="60F065BA">
+      <w:lvl w:ilvl="8" w:tplc="D48CAEB0">
         <w:start w:val="1"/>
         <w:numFmt w:val="bullet"/>
         <w:lvlText w:val="•"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:tabs>
             <w:tab w:val="left" w:pos="1482"/>
             <w:tab w:val="num" w:pos="5666"/>
           </w:tabs>
           <w:ind w:left="4958" w:firstLine="550"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:spacing w:val="0"/>
@@ -2558,112 +2563,123 @@
           <w:highlight w:val="none"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1824006961">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="974798140">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="227688836">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1048338337">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="520051073">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="220"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:displayBackgroundShape/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E3791E"/>
     <w:rsid w:val="00006B46"/>
+    <w:rsid w:val="00056F6F"/>
+    <w:rsid w:val="0023563F"/>
     <w:rsid w:val="00351A77"/>
     <w:rsid w:val="003924C8"/>
     <w:rsid w:val="003C0118"/>
+    <w:rsid w:val="003E679C"/>
     <w:rsid w:val="0048274D"/>
+    <w:rsid w:val="004E2D9D"/>
     <w:rsid w:val="005C3204"/>
     <w:rsid w:val="00652313"/>
     <w:rsid w:val="008512E7"/>
+    <w:rsid w:val="008F3C6C"/>
     <w:rsid w:val="00B60998"/>
+    <w:rsid w:val="00B84B94"/>
     <w:rsid w:val="00E3791E"/>
     <w:rsid w:val="00F93D74"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-BE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="4653BD7D"/>
   <w15:docId w15:val="{44466938-5D5B-5F48-8787-DCC99D90C5C0}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:bdr w:val="nil"/>
         <w:lang w:val="nl-BE" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
           <w:bar w:val="nil"/>
         </w:pBdr>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3141,51 +3157,51 @@
     <w:name w:val="Bullets"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="1"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Lijstalinea">
     <w:name w:val="List Paragraph"/>
     <w:pPr>
       <w:ind w:left="720"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:u w:color="000000"/>
       <w:lang w:val="nl-NL"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Kantoorthema">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="A7A7A7"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="535353"/>
@@ -4227,52 +4243,52 @@
             <a:effectLst/>
             <a:uFillTx/>
           </a:defRPr>
         </a:lvl9pPr>
       </a:lstStyle>
       <a:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="none"/>
       </a:style>
     </a:txDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>148</Words>
-  <Characters>819</Characters>
+  <Words>151</Words>
+  <Characters>835</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>6</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>966</CharactersWithSpaces>
+  <CharactersWithSpaces>985</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>